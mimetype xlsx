--- v0 (2026-04-01)
+++ v1 (2026-05-25)
@@ -9,105 +9,105 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\TCCB\Nang luong\Nam_2025\Dot_2_2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A0302E4-448C-46C5-86F8-CA03B6DEFBA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9713A55-30BF-47EE-9A2A-472A813A3885}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DS" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">DS!$A$11:$S$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">DS!$A$11:$S$180</definedName>
     <definedName name="_tu1">#REF!</definedName>
     <definedName name="denghi">DS!#REF!</definedName>
     <definedName name="noi_tra">DS!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">DS!$A$1:$S$180</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">DS!$8:$9</definedName>
     <definedName name="tu">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A162" i="1" l="1"/>
+  <c r="A161" i="1" l="1"/>
+  <c r="A162" i="1" s="1"/>
   <c r="A163" i="1" s="1"/>
   <c r="A164" i="1" s="1"/>
   <c r="A165" i="1" s="1"/>
   <c r="A166" i="1" s="1"/>
   <c r="A167" i="1" s="1"/>
   <c r="A168" i="1" s="1"/>
   <c r="A169" i="1" s="1"/>
   <c r="A170" i="1" s="1"/>
   <c r="A171" i="1" s="1"/>
   <c r="A172" i="1" s="1"/>
   <c r="A173" i="1" s="1"/>
   <c r="A174" i="1" s="1"/>
   <c r="A175" i="1" s="1"/>
   <c r="A176" i="1" s="1"/>
   <c r="A177" i="1" s="1"/>
   <c r="A178" i="1" s="1"/>
   <c r="A179" i="1" s="1"/>
   <c r="A180" i="1" s="1"/>
-  <c r="A161" i="1"/>
   <c r="A14" i="1"/>
   <c r="A15" i="1" s="1"/>
   <c r="A16" i="1" s="1"/>
   <c r="A17" i="1" s="1"/>
   <c r="A18" i="1" s="1"/>
   <c r="A19" i="1" s="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
   <c r="A22" i="1" s="1"/>
   <c r="A23" i="1" s="1"/>
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" s="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
@@ -1904,51 +1904,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2008,71 +2008,50 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -2117,50 +2096,95 @@
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2490,240 +2514,240 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S180"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" topLeftCell="A5" workbookViewId="0">
-      <pane xSplit="5" ySplit="7" topLeftCell="F37" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="5" ySplit="7" topLeftCell="F12" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A5" sqref="A5"/>
       <selection pane="topRight" activeCell="F5" sqref="F5"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="E51" sqref="E51"/>
+      <selection pane="bottomRight" activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.19921875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.8984375" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.69921875" style="1" customWidth="1"/>
     <col min="5" max="5" width="26" style="6" customWidth="1"/>
     <col min="6" max="6" width="9" style="1"/>
     <col min="7" max="7" width="6.69921875" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.3984375" style="2" customWidth="1"/>
     <col min="9" max="9" width="5.69921875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.69921875" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.3984375" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1"/>
     <col min="13" max="13" width="5.59765625" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.09765625" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6" style="2" customWidth="1"/>
     <col min="17" max="17" width="9.5" style="1" customWidth="1"/>
     <col min="18" max="18" width="27.19921875" style="4" customWidth="1"/>
     <col min="19" max="19" width="6.09765625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="69" t="s">
         <v>229</v>
       </c>
-      <c r="B1" s="35"/>
-[...2 lines deleted...]
-      <c r="E1" s="35"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
     </row>
     <row r="2" spans="1:19" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="70" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="36"/>
-[...2 lines deleted...]
-      <c r="E2" s="36"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
     </row>
     <row r="3" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="70" t="s">
         <v>101</v>
       </c>
-      <c r="B3" s="36"/>
-[...2 lines deleted...]
-      <c r="E3" s="36"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:19" ht="17.399999999999999" x14ac:dyDescent="0.25">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="71" t="s">
         <v>230</v>
       </c>
-      <c r="B5" s="38"/>
-[...15 lines deleted...]
-      <c r="R5" s="38"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="N5" s="71"/>
+      <c r="O5" s="71"/>
+      <c r="P5" s="71"/>
+      <c r="Q5" s="71"/>
+      <c r="R5" s="71"/>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="68" t="s">
         <v>445</v>
       </c>
-      <c r="B6" s="41"/>
-[...15 lines deleted...]
-      <c r="R6" s="41"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
       <c r="S6" s="7"/>
     </row>
     <row r="8" spans="1:19" s="9" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="40" t="s">
+      <c r="B8" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="39" t="s">
+      <c r="C8" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="D8" s="37" t="s">
+      <c r="D8" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="E8" s="37" t="s">
+      <c r="E8" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="F8" s="37" t="s">
+      <c r="F8" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="37"/>
-[...4 lines deleted...]
-      <c r="L8" s="37" t="s">
+      <c r="G8" s="65"/>
+      <c r="H8" s="65"/>
+      <c r="I8" s="65"/>
+      <c r="J8" s="65"/>
+      <c r="K8" s="65"/>
+      <c r="L8" s="65" t="s">
         <v>231</v>
       </c>
-      <c r="M8" s="37"/>
-[...4 lines deleted...]
-      <c r="R8" s="37" t="s">
+      <c r="M8" s="65"/>
+      <c r="N8" s="65"/>
+      <c r="O8" s="65"/>
+      <c r="P8" s="65"/>
+      <c r="Q8" s="65"/>
+      <c r="R8" s="65" t="s">
         <v>112</v>
       </c>
-      <c r="S8" s="37" t="s">
+      <c r="S8" s="65" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:19" s="9" customFormat="1" ht="69" x14ac:dyDescent="0.25">
-      <c r="A9" s="37"/>
-[...3 lines deleted...]
-      <c r="E9" s="37"/>
+      <c r="A9" s="65"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="65"/>
+      <c r="E9" s="65"/>
       <c r="F9" s="8" t="s">
         <v>110</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>111</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="11" t="s">
         <v>12</v>
       </c>
       <c r="K9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="L9" s="8" t="s">
         <v>110</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>22</v>
       </c>
       <c r="N9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="O9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="P9" s="10" t="s">
         <v>12</v>
       </c>
       <c r="Q9" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="R9" s="37"/>
-      <c r="S9" s="37"/>
+      <c r="R9" s="65"/>
+      <c r="S9" s="65"/>
     </row>
     <row r="10" spans="1:19" s="9" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12"/>
       <c r="B10" s="13"/>
       <c r="C10" s="14"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="15"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="15"/>
       <c r="O10" s="16"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="17"/>
       <c r="S10" s="18"/>
     </row>
     <row r="11" spans="1:19" s="25" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>48</v>
@@ -2762,73 +2786,73 @@
         <v>58</v>
       </c>
       <c r="M11" s="19" t="s">
         <v>59</v>
       </c>
       <c r="N11" s="22" t="s">
         <v>60</v>
       </c>
       <c r="O11" s="23" t="s">
         <v>61</v>
       </c>
       <c r="P11" s="22" t="s">
         <v>6</v>
       </c>
       <c r="Q11" s="19" t="s">
         <v>62</v>
       </c>
       <c r="R11" s="24" t="s">
         <v>63</v>
       </c>
       <c r="S11" s="19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="25" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="61" t="s">
+      <c r="A12" s="54" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="62" t="s">
+      <c r="B12" s="55" t="s">
         <v>232</v>
       </c>
-      <c r="C12" s="63"/>
-[...15 lines deleted...]
-      <c r="S12" s="61"/>
+      <c r="C12" s="56"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="56"/>
+      <c r="F12" s="56"/>
+      <c r="G12" s="56"/>
+      <c r="H12" s="56"/>
+      <c r="I12" s="56"/>
+      <c r="J12" s="56"/>
+      <c r="K12" s="56"/>
+      <c r="L12" s="56"/>
+      <c r="M12" s="56"/>
+      <c r="N12" s="56"/>
+      <c r="O12" s="54"/>
+      <c r="P12" s="54"/>
+      <c r="Q12" s="57"/>
+      <c r="R12" s="58"/>
+      <c r="S12" s="54"/>
     </row>
     <row r="13" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26">
         <v>1</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>45</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>215</v>
       </c>
       <c r="D13" s="26">
         <v>1</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>118</v>
       </c>
       <c r="F13" s="26" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="26">
         <v>2</v>
       </c>
       <c r="H13" s="30">
         <v>6.56</v>
@@ -3224,51 +3248,51 @@
         <v>1</v>
       </c>
       <c r="E20" s="29" t="s">
         <v>304</v>
       </c>
       <c r="F20" s="26" t="s">
         <v>108</v>
       </c>
       <c r="G20" s="26">
         <v>2</v>
       </c>
       <c r="H20" s="30">
         <v>2.67</v>
       </c>
       <c r="I20" s="31">
         <v>0</v>
       </c>
       <c r="J20" s="30"/>
       <c r="K20" s="32" t="s">
         <v>159</v>
       </c>
       <c r="L20" s="26" t="s">
         <v>108</v>
       </c>
       <c r="M20" s="26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N20" s="30">
         <v>3</v>
       </c>
       <c r="O20" s="31">
         <v>0</v>
       </c>
       <c r="P20" s="30"/>
       <c r="Q20" s="32" t="s">
         <v>338</v>
       </c>
       <c r="R20" s="33"/>
       <c r="S20" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>236</v>
       </c>
       <c r="C21" s="28" t="s">
@@ -4368,51 +4392,51 @@
         <v>4</v>
       </c>
       <c r="E40" s="29" t="s">
         <v>94</v>
       </c>
       <c r="F40" s="26" t="s">
         <v>106</v>
       </c>
       <c r="G40" s="26">
         <v>6</v>
       </c>
       <c r="H40" s="30">
         <v>3.99</v>
       </c>
       <c r="I40" s="31">
         <v>0</v>
       </c>
       <c r="J40" s="30"/>
       <c r="K40" s="32" t="s">
         <v>415</v>
       </c>
       <c r="L40" s="26" t="s">
         <v>106</v>
       </c>
       <c r="M40" s="26">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N40" s="30">
         <v>4.32</v>
       </c>
       <c r="O40" s="31">
         <v>0</v>
       </c>
       <c r="P40" s="30"/>
       <c r="Q40" s="32" t="s">
         <v>426</v>
       </c>
       <c r="R40" s="33"/>
       <c r="S40" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="26">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>253</v>
       </c>
       <c r="C41" s="28" t="s">
@@ -4994,51 +5018,51 @@
         <v>5</v>
       </c>
       <c r="E51" s="29" t="s">
         <v>197</v>
       </c>
       <c r="F51" s="26" t="s">
         <v>106</v>
       </c>
       <c r="G51" s="26">
         <v>5</v>
       </c>
       <c r="H51" s="30">
         <v>3.66</v>
       </c>
       <c r="I51" s="31">
         <v>0</v>
       </c>
       <c r="J51" s="30"/>
       <c r="K51" s="32" t="s">
         <v>417</v>
       </c>
       <c r="L51" s="26" t="s">
         <v>106</v>
       </c>
       <c r="M51" s="26">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N51" s="30">
         <v>3.99</v>
       </c>
       <c r="O51" s="31">
         <v>0</v>
       </c>
       <c r="P51" s="30"/>
       <c r="Q51" s="32" t="s">
         <v>428</v>
       </c>
       <c r="R51" s="33"/>
       <c r="S51" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="26">
         <f t="shared" si="0"/>
         <v>40</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>234</v>
       </c>
       <c r="C52" s="28" t="s">
@@ -5670,51 +5694,51 @@
         <v>7</v>
       </c>
       <c r="E63" s="29" t="s">
         <v>403</v>
       </c>
       <c r="F63" s="26" t="s">
         <v>29</v>
       </c>
       <c r="G63" s="26">
         <v>3</v>
       </c>
       <c r="H63" s="30">
         <v>3</v>
       </c>
       <c r="I63" s="31">
         <v>0</v>
       </c>
       <c r="J63" s="30"/>
       <c r="K63" s="32" t="s">
         <v>172</v>
       </c>
       <c r="L63" s="26" t="s">
         <v>29</v>
       </c>
       <c r="M63" s="26">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N63" s="30">
         <v>3.33</v>
       </c>
       <c r="O63" s="31">
         <v>0</v>
       </c>
       <c r="P63" s="30"/>
       <c r="Q63" s="32" t="s">
         <v>429</v>
       </c>
       <c r="R63" s="33"/>
       <c r="S63" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="26">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="B64" s="27" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="28" t="s">
@@ -5898,51 +5922,51 @@
         <v>8</v>
       </c>
       <c r="E67" s="29" t="s">
         <v>312</v>
       </c>
       <c r="F67" s="26" t="s">
         <v>106</v>
       </c>
       <c r="G67" s="26">
         <v>5</v>
       </c>
       <c r="H67" s="30">
         <v>3.66</v>
       </c>
       <c r="I67" s="31">
         <v>0</v>
       </c>
       <c r="J67" s="30"/>
       <c r="K67" s="32" t="s">
         <v>172</v>
       </c>
       <c r="L67" s="26" t="s">
         <v>106</v>
       </c>
       <c r="M67" s="26">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N67" s="30">
         <v>3.99</v>
       </c>
       <c r="O67" s="31">
         <v>0</v>
       </c>
       <c r="P67" s="30"/>
       <c r="Q67" s="32" t="s">
         <v>429</v>
       </c>
       <c r="R67" s="33"/>
       <c r="S67" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="26">
         <f t="shared" si="0"/>
         <v>56</v>
       </c>
       <c r="B68" s="27" t="s">
         <v>113</v>
       </c>
       <c r="C68" s="28" t="s">
@@ -6184,51 +6208,51 @@
         <v>9</v>
       </c>
       <c r="E72" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="26" t="s">
         <v>106</v>
       </c>
       <c r="G72" s="26">
         <v>5</v>
       </c>
       <c r="H72" s="30">
         <v>3.66</v>
       </c>
       <c r="I72" s="31">
         <v>0</v>
       </c>
       <c r="J72" s="30"/>
       <c r="K72" s="32" t="s">
         <v>160</v>
       </c>
       <c r="L72" s="26" t="s">
         <v>106</v>
       </c>
       <c r="M72" s="26">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N72" s="30">
         <v>3.99</v>
       </c>
       <c r="O72" s="31">
         <v>0</v>
       </c>
       <c r="P72" s="30"/>
       <c r="Q72" s="32" t="s">
         <v>337</v>
       </c>
       <c r="R72" s="33"/>
       <c r="S72" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="26">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="B73" s="27" t="s">
         <v>363</v>
       </c>
       <c r="C73" s="28" t="s">
@@ -6367,105 +6391,105 @@
         <v>145</v>
       </c>
       <c r="L75" s="26" t="s">
         <v>106</v>
       </c>
       <c r="M75" s="26">
         <v>7</v>
       </c>
       <c r="N75" s="30">
         <v>4.32</v>
       </c>
       <c r="O75" s="31">
         <v>0</v>
       </c>
       <c r="P75" s="30">
         <v>0</v>
       </c>
       <c r="Q75" s="32" t="s">
         <v>339</v>
       </c>
       <c r="R75" s="33"/>
       <c r="S75" s="26" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="76" spans="1:19" s="50" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="42">
+    <row r="76" spans="1:19" s="43" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="35">
         <f t="shared" si="0"/>
         <v>64</v>
       </c>
-      <c r="B76" s="43" t="s">
+      <c r="B76" s="36" t="s">
         <v>135</v>
       </c>
-      <c r="C76" s="44" t="s">
+      <c r="C76" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="D76" s="42">
+      <c r="D76" s="35">
         <v>9</v>
       </c>
-      <c r="E76" s="45" t="s">
+      <c r="E76" s="38" t="s">
         <v>199</v>
       </c>
-      <c r="F76" s="42" t="s">
+      <c r="F76" s="35" t="s">
         <v>173</v>
       </c>
-      <c r="G76" s="42">
+      <c r="G76" s="35">
         <v>3</v>
       </c>
-      <c r="H76" s="46">
+      <c r="H76" s="39">
         <v>3</v>
       </c>
-      <c r="I76" s="47">
-[...5 lines deleted...]
-      <c r="K76" s="48" t="s">
+      <c r="I76" s="40">
+        <v>0</v>
+      </c>
+      <c r="J76" s="39">
+        <v>0</v>
+      </c>
+      <c r="K76" s="41" t="s">
         <v>147</v>
       </c>
-      <c r="L76" s="42" t="s">
+      <c r="L76" s="35" t="s">
         <v>173</v>
       </c>
-      <c r="M76" s="42">
+      <c r="M76" s="35">
         <v>4</v>
       </c>
-      <c r="N76" s="46">
+      <c r="N76" s="39">
         <v>3.33</v>
       </c>
-      <c r="O76" s="47">
-[...5 lines deleted...]
-      <c r="Q76" s="48" t="s">
+      <c r="O76" s="40">
+        <v>0</v>
+      </c>
+      <c r="P76" s="39">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="41" t="s">
         <v>338</v>
       </c>
-      <c r="R76" s="49"/>
-      <c r="S76" s="42" t="s">
+      <c r="R76" s="42"/>
+      <c r="S76" s="35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="26">
         <f t="shared" si="0"/>
         <v>65</v>
       </c>
       <c r="B77" s="27" t="s">
         <v>164</v>
       </c>
       <c r="C77" s="28" t="s">
         <v>270</v>
       </c>
       <c r="D77" s="26">
         <v>9</v>
       </c>
       <c r="E77" s="29" t="s">
         <v>314</v>
       </c>
       <c r="F77" s="26" t="s">
         <v>108</v>
       </c>
       <c r="G77" s="26">
         <v>6</v>
@@ -6748,51 +6772,51 @@
         <v>10</v>
       </c>
       <c r="E82" s="29" t="s">
         <v>97</v>
       </c>
       <c r="F82" s="26" t="s">
         <v>106</v>
       </c>
       <c r="G82" s="26">
         <v>7</v>
       </c>
       <c r="H82" s="30">
         <v>4.32</v>
       </c>
       <c r="I82" s="31">
         <v>0</v>
       </c>
       <c r="J82" s="30"/>
       <c r="K82" s="32" t="s">
         <v>161</v>
       </c>
       <c r="L82" s="26" t="s">
         <v>106</v>
       </c>
       <c r="M82" s="26">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="N82" s="30">
         <v>4.6500000000000004</v>
       </c>
       <c r="O82" s="31">
         <v>0</v>
       </c>
       <c r="P82" s="30"/>
       <c r="Q82" s="32" t="s">
         <v>339</v>
       </c>
       <c r="R82" s="33"/>
       <c r="S82" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="26">
         <f t="shared" si="1"/>
         <v>71</v>
       </c>
       <c r="B83" s="27" t="s">
         <v>135</v>
       </c>
       <c r="C83" s="28" t="s">
@@ -6802,51 +6826,51 @@
         <v>10</v>
       </c>
       <c r="E83" s="29" t="s">
         <v>97</v>
       </c>
       <c r="F83" s="26" t="s">
         <v>106</v>
       </c>
       <c r="G83" s="26">
         <v>7</v>
       </c>
       <c r="H83" s="30">
         <v>4.32</v>
       </c>
       <c r="I83" s="31">
         <v>0</v>
       </c>
       <c r="J83" s="30"/>
       <c r="K83" s="32" t="s">
         <v>161</v>
       </c>
       <c r="L83" s="26" t="s">
         <v>106</v>
       </c>
       <c r="M83" s="26">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="N83" s="30">
         <v>4.6500000000000004</v>
       </c>
       <c r="O83" s="31">
         <v>0</v>
       </c>
       <c r="P83" s="30"/>
       <c r="Q83" s="32" t="s">
         <v>339</v>
       </c>
       <c r="R83" s="33"/>
       <c r="S83" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="26">
         <f t="shared" si="1"/>
         <v>72</v>
       </c>
       <c r="B84" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C84" s="28" t="s">
@@ -6972,51 +6996,51 @@
         <v>10</v>
       </c>
       <c r="E86" s="29" t="s">
         <v>406</v>
       </c>
       <c r="F86" s="26" t="s">
         <v>106</v>
       </c>
       <c r="G86" s="26">
         <v>5</v>
       </c>
       <c r="H86" s="30">
         <v>3.66</v>
       </c>
       <c r="I86" s="31">
         <v>0</v>
       </c>
       <c r="J86" s="30"/>
       <c r="K86" s="32" t="s">
         <v>174</v>
       </c>
       <c r="L86" s="26" t="s">
         <v>106</v>
       </c>
       <c r="M86" s="26">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N86" s="30">
         <v>3.99</v>
       </c>
       <c r="O86" s="31">
         <v>0</v>
       </c>
       <c r="P86" s="30"/>
       <c r="Q86" s="32" t="s">
         <v>431</v>
       </c>
       <c r="R86" s="33"/>
       <c r="S86" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="26">
         <f t="shared" si="1"/>
         <v>75</v>
       </c>
       <c r="B87" s="27" t="s">
         <v>74</v>
       </c>
       <c r="C87" s="28" t="s">
@@ -7043,101 +7067,101 @@
       <c r="J87" s="30"/>
       <c r="K87" s="32" t="s">
         <v>158</v>
       </c>
       <c r="L87" s="26" t="s">
         <v>109</v>
       </c>
       <c r="M87" s="26">
         <v>3</v>
       </c>
       <c r="N87" s="30">
         <v>5.08</v>
       </c>
       <c r="O87" s="31">
         <v>0</v>
       </c>
       <c r="P87" s="30"/>
       <c r="Q87" s="32" t="s">
         <v>336</v>
       </c>
       <c r="R87" s="33"/>
       <c r="S87" s="26" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="88" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="26">
+    <row r="88" spans="1:19" s="79" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="72">
         <f t="shared" si="1"/>
         <v>76</v>
       </c>
-      <c r="B88" s="27" t="s">
+      <c r="B88" s="73" t="s">
         <v>154</v>
       </c>
-      <c r="C88" s="28" t="s">
+      <c r="C88" s="74" t="s">
         <v>133</v>
       </c>
-      <c r="D88" s="26">
+      <c r="D88" s="72">
         <v>10</v>
       </c>
-      <c r="E88" s="29" t="s">
+      <c r="E88" s="75" t="s">
         <v>170</v>
       </c>
-      <c r="F88" s="26" t="s">
+      <c r="F88" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="G88" s="26">
+      <c r="G88" s="72">
         <v>1</v>
       </c>
-      <c r="H88" s="30">
+      <c r="H88" s="76">
         <v>2.34</v>
       </c>
-      <c r="I88" s="31">
-[...3 lines deleted...]
-      <c r="K88" s="32" t="s">
+      <c r="I88" s="77">
+        <v>0</v>
+      </c>
+      <c r="J88" s="76"/>
+      <c r="K88" s="78" t="s">
         <v>163</v>
       </c>
-      <c r="L88" s="26" t="s">
+      <c r="L88" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="M88" s="26">
-[...2 lines deleted...]
-      <c r="N88" s="30">
+      <c r="M88" s="72">
+        <v>2</v>
+      </c>
+      <c r="N88" s="76">
         <v>2.67</v>
       </c>
-      <c r="O88" s="31">
-[...3 lines deleted...]
-      <c r="Q88" s="32" t="s">
+      <c r="O88" s="77">
+        <v>0</v>
+      </c>
+      <c r="P88" s="76"/>
+      <c r="Q88" s="78" t="s">
         <v>340</v>
       </c>
-      <c r="R88" s="33"/>
-      <c r="S88" s="26" t="s">
+      <c r="R88" s="34"/>
+      <c r="S88" s="72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="26">
         <f t="shared" si="1"/>
         <v>77</v>
       </c>
       <c r="B89" s="27" t="s">
         <v>272</v>
       </c>
       <c r="C89" s="28" t="s">
         <v>165</v>
       </c>
       <c r="D89" s="26">
         <v>10</v>
       </c>
       <c r="E89" s="29" t="s">
         <v>170</v>
       </c>
       <c r="F89" s="26" t="s">
         <v>107</v>
       </c>
       <c r="G89" s="26">
         <v>8</v>
@@ -7762,51 +7786,51 @@
         <v>12</v>
       </c>
       <c r="E100" s="29" t="s">
         <v>156</v>
       </c>
       <c r="F100" s="26" t="s">
         <v>106</v>
       </c>
       <c r="G100" s="26">
         <v>6</v>
       </c>
       <c r="H100" s="30">
         <v>3.99</v>
       </c>
       <c r="I100" s="31">
         <v>0</v>
       </c>
       <c r="J100" s="30"/>
       <c r="K100" s="32" t="s">
         <v>162</v>
       </c>
       <c r="L100" s="26" t="s">
         <v>106</v>
       </c>
       <c r="M100" s="26">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N100" s="30">
         <v>4.32</v>
       </c>
       <c r="O100" s="31">
         <v>0</v>
       </c>
       <c r="P100" s="30"/>
       <c r="Q100" s="32" t="s">
         <v>335</v>
       </c>
       <c r="R100" s="33"/>
       <c r="S100" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="26">
         <f t="shared" si="1"/>
         <v>89</v>
       </c>
       <c r="B101" s="27" t="s">
         <v>295</v>
       </c>
       <c r="C101" s="28" t="s">
@@ -7816,51 +7840,51 @@
         <v>12</v>
       </c>
       <c r="E101" s="29" t="s">
         <v>407</v>
       </c>
       <c r="F101" s="26" t="s">
         <v>29</v>
       </c>
       <c r="G101" s="26">
         <v>2</v>
       </c>
       <c r="H101" s="30">
         <v>2.67</v>
       </c>
       <c r="I101" s="31">
         <v>0</v>
       </c>
       <c r="J101" s="30"/>
       <c r="K101" s="32" t="s">
         <v>419</v>
       </c>
       <c r="L101" s="26" t="s">
         <v>29</v>
       </c>
       <c r="M101" s="26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N101" s="30">
         <v>3</v>
       </c>
       <c r="O101" s="31">
         <v>0</v>
       </c>
       <c r="P101" s="30"/>
       <c r="Q101" s="32" t="s">
         <v>432</v>
       </c>
       <c r="R101" s="33"/>
       <c r="S101" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="26">
         <f t="shared" si="1"/>
         <v>90</v>
       </c>
       <c r="B102" s="27" t="s">
         <v>278</v>
       </c>
       <c r="C102" s="28" t="s">
@@ -8152,51 +8176,51 @@
         <v>23</v>
       </c>
       <c r="E107" s="29" t="s">
         <v>99</v>
       </c>
       <c r="F107" s="26" t="s">
         <v>29</v>
       </c>
       <c r="G107" s="26">
         <v>2</v>
       </c>
       <c r="H107" s="30">
         <v>2.67</v>
       </c>
       <c r="I107" s="31">
         <v>0</v>
       </c>
       <c r="J107" s="30"/>
       <c r="K107" s="32" t="s">
         <v>161</v>
       </c>
       <c r="L107" s="26" t="s">
         <v>29</v>
       </c>
       <c r="M107" s="26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N107" s="30">
         <v>3</v>
       </c>
       <c r="O107" s="31">
         <v>0</v>
       </c>
       <c r="P107" s="30"/>
       <c r="Q107" s="32" t="s">
         <v>339</v>
       </c>
       <c r="R107" s="33"/>
       <c r="S107" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="26">
         <f t="shared" si="1"/>
         <v>96</v>
       </c>
       <c r="B108" s="27" t="s">
         <v>375</v>
       </c>
       <c r="C108" s="28" t="s">
@@ -9386,51 +9410,51 @@
         <v>28</v>
       </c>
       <c r="E129" s="29" t="s">
         <v>321</v>
       </c>
       <c r="F129" s="26" t="s">
         <v>29</v>
       </c>
       <c r="G129" s="26">
         <v>5</v>
       </c>
       <c r="H129" s="30">
         <v>3.66</v>
       </c>
       <c r="I129" s="31">
         <v>0</v>
       </c>
       <c r="J129" s="30"/>
       <c r="K129" s="32" t="s">
         <v>419</v>
       </c>
       <c r="L129" s="26" t="s">
         <v>29</v>
       </c>
       <c r="M129" s="26">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N129" s="30">
         <v>3.99</v>
       </c>
       <c r="O129" s="31">
         <v>0</v>
       </c>
       <c r="P129" s="30"/>
       <c r="Q129" s="32" t="s">
         <v>432</v>
       </c>
       <c r="R129" s="33"/>
       <c r="S129" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="26">
         <f t="shared" si="1"/>
         <v>118</v>
       </c>
       <c r="B130" s="27" t="s">
         <v>376</v>
       </c>
       <c r="C130" s="28" t="s">
@@ -9494,51 +9518,51 @@
         <v>28</v>
       </c>
       <c r="E131" s="29" t="s">
         <v>321</v>
       </c>
       <c r="F131" s="26" t="s">
         <v>29</v>
       </c>
       <c r="G131" s="26">
         <v>2</v>
       </c>
       <c r="H131" s="30">
         <v>2.67</v>
       </c>
       <c r="I131" s="31">
         <v>0</v>
       </c>
       <c r="J131" s="30"/>
       <c r="K131" s="32" t="s">
         <v>415</v>
       </c>
       <c r="L131" s="26" t="s">
         <v>29</v>
       </c>
       <c r="M131" s="26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N131" s="30">
         <v>3</v>
       </c>
       <c r="O131" s="31">
         <v>0</v>
       </c>
       <c r="P131" s="30"/>
       <c r="Q131" s="32" t="s">
         <v>426</v>
       </c>
       <c r="R131" s="33"/>
       <c r="S131" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="26">
         <f t="shared" si="1"/>
         <v>120</v>
       </c>
       <c r="B132" s="27" t="s">
         <v>287</v>
       </c>
       <c r="C132" s="28" t="s">
@@ -10410,51 +10434,51 @@
         <v>38</v>
       </c>
       <c r="E147" s="29" t="s">
         <v>326</v>
       </c>
       <c r="F147" s="26" t="s">
         <v>25</v>
       </c>
       <c r="G147" s="26">
         <v>9</v>
       </c>
       <c r="H147" s="30">
         <v>2.44</v>
       </c>
       <c r="I147" s="31">
         <v>0</v>
       </c>
       <c r="J147" s="30"/>
       <c r="K147" s="32" t="s">
         <v>220</v>
       </c>
       <c r="L147" s="26" t="s">
         <v>25</v>
       </c>
       <c r="M147" s="26">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="N147" s="30">
         <v>2.62</v>
       </c>
       <c r="O147" s="31">
         <v>0</v>
       </c>
       <c r="P147" s="30"/>
       <c r="Q147" s="32" t="s">
         <v>434</v>
       </c>
       <c r="R147" s="33"/>
       <c r="S147" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="148" spans="1:19" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="26">
         <f t="shared" si="2"/>
         <v>136</v>
       </c>
       <c r="B148" s="27" t="s">
         <v>348</v>
       </c>
       <c r="C148" s="28" t="s">
@@ -10772,290 +10796,290 @@
       </c>
       <c r="L153" s="26" t="s">
         <v>109</v>
       </c>
       <c r="M153" s="26">
         <v>2</v>
       </c>
       <c r="N153" s="30">
         <v>4.74</v>
       </c>
       <c r="O153" s="31">
         <v>0</v>
       </c>
       <c r="P153" s="30">
         <v>0</v>
       </c>
       <c r="Q153" s="32" t="s">
         <v>339</v>
       </c>
       <c r="R153" s="33"/>
       <c r="S153" s="26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:19" s="25" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="56" t="s">
+      <c r="A154" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="B154" s="66" t="s">
+      <c r="B154" s="59" t="s">
         <v>440</v>
       </c>
-      <c r="C154" s="67"/>
-[...13 lines deleted...]
-      <c r="Q154" s="59"/>
+      <c r="C154" s="60"/>
+      <c r="D154" s="50"/>
+      <c r="E154" s="50"/>
+      <c r="F154" s="50"/>
+      <c r="G154" s="50"/>
+      <c r="H154" s="50"/>
+      <c r="I154" s="50"/>
+      <c r="J154" s="50"/>
+      <c r="K154" s="50"/>
+      <c r="L154" s="50"/>
+      <c r="M154" s="50"/>
+      <c r="N154" s="50"/>
+      <c r="O154" s="51"/>
+      <c r="P154" s="51"/>
+      <c r="Q154" s="52"/>
       <c r="R154" s="34"/>
-      <c r="S154" s="58"/>
-[...2 lines deleted...]
-      <c r="A155" s="42">
+      <c r="S154" s="51"/>
+    </row>
+    <row r="155" spans="1:19" s="43" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="35">
         <f>+A153+1</f>
         <v>142</v>
       </c>
-      <c r="B155" s="43" t="s">
+      <c r="B155" s="36" t="s">
         <v>213</v>
       </c>
-      <c r="C155" s="44" t="s">
+      <c r="C155" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="D155" s="42">
-[...2 lines deleted...]
-      <c r="E155" s="45" t="s">
+      <c r="D155" s="35">
+        <v>8</v>
+      </c>
+      <c r="E155" s="38" t="s">
         <v>217</v>
       </c>
-      <c r="F155" s="42" t="s">
+      <c r="F155" s="35" t="s">
         <v>109</v>
       </c>
-      <c r="G155" s="42">
+      <c r="G155" s="35">
         <v>1</v>
       </c>
-      <c r="H155" s="46">
+      <c r="H155" s="39">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I155" s="47">
-[...5 lines deleted...]
-      <c r="K155" s="48" t="s">
+      <c r="I155" s="40">
+        <v>0</v>
+      </c>
+      <c r="J155" s="39">
+        <v>0</v>
+      </c>
+      <c r="K155" s="41" t="s">
         <v>148</v>
       </c>
-      <c r="L155" s="42"/>
-[...5 lines deleted...]
-      <c r="R155" s="49" t="s">
+      <c r="L155" s="35"/>
+      <c r="M155" s="35"/>
+      <c r="N155" s="39"/>
+      <c r="O155" s="40"/>
+      <c r="P155" s="39"/>
+      <c r="Q155" s="41"/>
+      <c r="R155" s="42" t="s">
         <v>209</v>
       </c>
-      <c r="S155" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A156" s="42">
+      <c r="S155" s="35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" s="43" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="35">
         <f>+A155+1</f>
         <v>143</v>
       </c>
-      <c r="B156" s="43" t="s">
+      <c r="B156" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="C156" s="44" t="s">
+      <c r="C156" s="37" t="s">
         <v>212</v>
       </c>
-      <c r="D156" s="42">
+      <c r="D156" s="35">
         <v>10</v>
       </c>
-      <c r="E156" s="45" t="s">
+      <c r="E156" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="F156" s="42" t="s">
+      <c r="F156" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="G156" s="42">
+      <c r="G156" s="35">
         <v>4</v>
       </c>
-      <c r="H156" s="46">
+      <c r="H156" s="39">
         <v>3.33</v>
       </c>
-      <c r="I156" s="47">
-[...5 lines deleted...]
-      <c r="K156" s="48" t="s">
+      <c r="I156" s="40">
+        <v>0</v>
+      </c>
+      <c r="J156" s="39">
+        <v>0</v>
+      </c>
+      <c r="K156" s="41" t="s">
         <v>175</v>
       </c>
-      <c r="L156" s="42"/>
-[...5 lines deleted...]
-      <c r="R156" s="49" t="s">
+      <c r="L156" s="35"/>
+      <c r="M156" s="35"/>
+      <c r="N156" s="39"/>
+      <c r="O156" s="40"/>
+      <c r="P156" s="39"/>
+      <c r="Q156" s="41"/>
+      <c r="R156" s="42" t="s">
         <v>444</v>
       </c>
-      <c r="S156" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A157" s="42">
+      <c r="S156" s="35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:19" s="43" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="35">
         <f>+A156+1</f>
         <v>144</v>
       </c>
-      <c r="B157" s="43" t="s">
+      <c r="B157" s="36" t="s">
         <v>345</v>
       </c>
-      <c r="C157" s="44" t="s">
+      <c r="C157" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="D157" s="42">
+      <c r="D157" s="35">
         <v>12</v>
       </c>
-      <c r="E157" s="45" t="s">
+      <c r="E157" s="38" t="s">
         <v>346</v>
       </c>
-      <c r="F157" s="42" t="s">
+      <c r="F157" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="G157" s="42">
+      <c r="G157" s="35">
         <v>4</v>
       </c>
-      <c r="H157" s="46">
+      <c r="H157" s="39">
         <v>3.33</v>
       </c>
-      <c r="I157" s="47">
-[...5 lines deleted...]
-      <c r="K157" s="48" t="s">
+      <c r="I157" s="40">
+        <v>0</v>
+      </c>
+      <c r="J157" s="39">
+        <v>0</v>
+      </c>
+      <c r="K157" s="41" t="s">
         <v>147</v>
       </c>
-      <c r="L157" s="42"/>
-[...5 lines deleted...]
-      <c r="R157" s="49" t="s">
+      <c r="L157" s="35"/>
+      <c r="M157" s="35"/>
+      <c r="N157" s="39"/>
+      <c r="O157" s="40"/>
+      <c r="P157" s="39"/>
+      <c r="Q157" s="41"/>
+      <c r="R157" s="42" t="s">
         <v>444</v>
       </c>
-      <c r="S157" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A158" s="42">
+      <c r="S157" s="35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="158" spans="1:19" s="43" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="35">
         <f>+A157+1</f>
         <v>145</v>
       </c>
-      <c r="B158" s="43" t="s">
+      <c r="B158" s="36" t="s">
         <v>264</v>
       </c>
-      <c r="C158" s="44" t="s">
+      <c r="C158" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="D158" s="42">
+      <c r="D158" s="35">
         <v>30</v>
       </c>
-      <c r="E158" s="45" t="s">
+      <c r="E158" s="38" t="s">
         <v>128</v>
       </c>
-      <c r="F158" s="42" t="s">
+      <c r="F158" s="35" t="s">
         <v>144</v>
       </c>
-      <c r="G158" s="42">
+      <c r="G158" s="35">
         <v>6</v>
       </c>
-      <c r="H158" s="46">
+      <c r="H158" s="39">
         <v>3.99</v>
       </c>
-      <c r="I158" s="47">
-[...5 lines deleted...]
-      <c r="K158" s="48" t="s">
+      <c r="I158" s="40">
+        <v>0</v>
+      </c>
+      <c r="J158" s="39">
+        <v>0</v>
+      </c>
+      <c r="K158" s="41" t="s">
         <v>146</v>
       </c>
-      <c r="L158" s="42"/>
-[...5 lines deleted...]
-      <c r="R158" s="49" t="s">
+      <c r="L158" s="35"/>
+      <c r="M158" s="35"/>
+      <c r="N158" s="39"/>
+      <c r="O158" s="40"/>
+      <c r="P158" s="39"/>
+      <c r="Q158" s="41"/>
+      <c r="R158" s="42" t="s">
         <v>210</v>
       </c>
-      <c r="S158" s="42" t="s">
+      <c r="S158" s="35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:19" s="25" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="56" t="s">
+      <c r="A159" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="B159" s="68" t="s">
+      <c r="B159" s="61" t="s">
         <v>441</v>
       </c>
-      <c r="C159" s="69"/>
-[...13 lines deleted...]
-      <c r="Q159" s="59"/>
+      <c r="C159" s="62"/>
+      <c r="D159" s="53"/>
+      <c r="E159" s="53"/>
+      <c r="F159" s="53"/>
+      <c r="G159" s="53"/>
+      <c r="H159" s="53"/>
+      <c r="I159" s="53"/>
+      <c r="J159" s="53"/>
+      <c r="K159" s="53"/>
+      <c r="L159" s="53"/>
+      <c r="M159" s="53"/>
+      <c r="N159" s="53"/>
+      <c r="O159" s="51"/>
+      <c r="P159" s="51"/>
+      <c r="Q159" s="52"/>
       <c r="R159" s="34"/>
-      <c r="S159" s="58"/>
+      <c r="S159" s="51"/>
     </row>
     <row r="160" spans="1:19" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A160" s="26">
         <v>1</v>
       </c>
       <c r="B160" s="27" t="s">
         <v>382</v>
       </c>
       <c r="C160" s="28" t="s">
         <v>292</v>
       </c>
       <c r="D160" s="26">
         <v>1</v>
       </c>
       <c r="E160" s="29" t="s">
         <v>118</v>
       </c>
       <c r="F160" s="26" t="s">
         <v>0</v>
       </c>
       <c r="G160" s="26">
         <v>3</v>
       </c>
       <c r="H160" s="30">
         <v>6.92</v>
@@ -11933,112 +11957,112 @@
       </c>
       <c r="H179" s="30">
         <v>3.66</v>
       </c>
       <c r="I179" s="31">
         <v>0</v>
       </c>
       <c r="J179" s="31"/>
       <c r="K179" s="26" t="s">
         <v>161</v>
       </c>
       <c r="L179" s="26"/>
       <c r="M179" s="26"/>
       <c r="N179" s="30"/>
       <c r="O179" s="31"/>
       <c r="P179" s="30"/>
       <c r="Q179" s="26"/>
       <c r="R179" s="33" t="s">
         <v>221</v>
       </c>
       <c r="S179" s="26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="180" spans="1:19" ht="26.4" x14ac:dyDescent="0.25">
-      <c r="A180" s="51">
+      <c r="A180" s="44">
         <f t="shared" si="3"/>
         <v>21</v>
       </c>
-      <c r="B180" s="70" t="s">
+      <c r="B180" s="63" t="s">
         <v>179</v>
       </c>
-      <c r="C180" s="71" t="s">
+      <c r="C180" s="64" t="s">
         <v>400</v>
       </c>
-      <c r="D180" s="51">
+      <c r="D180" s="44">
         <v>38</v>
       </c>
-      <c r="E180" s="52" t="s">
+      <c r="E180" s="45" t="s">
         <v>412</v>
       </c>
-      <c r="F180" s="51" t="s">
+      <c r="F180" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="G180" s="51">
+      <c r="G180" s="44">
         <v>6</v>
       </c>
-      <c r="H180" s="53">
+      <c r="H180" s="46">
         <v>3.99</v>
       </c>
-      <c r="I180" s="54">
-[...3 lines deleted...]
-      <c r="K180" s="51" t="s">
+      <c r="I180" s="47">
+        <v>0</v>
+      </c>
+      <c r="J180" s="47"/>
+      <c r="K180" s="44" t="s">
         <v>172</v>
       </c>
-      <c r="L180" s="51"/>
-[...5 lines deleted...]
-      <c r="R180" s="55" t="s">
+      <c r="L180" s="44"/>
+      <c r="M180" s="44"/>
+      <c r="N180" s="46"/>
+      <c r="O180" s="47"/>
+      <c r="P180" s="46"/>
+      <c r="Q180" s="44"/>
+      <c r="R180" s="48" t="s">
         <v>221</v>
       </c>
-      <c r="S180" s="51" t="s">
+      <c r="S180" s="44" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A11:S11" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A11:S180" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="14">
-    <mergeCell ref="S8:S9"/>
-[...4 lines deleted...]
-    <mergeCell ref="A8:A9"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="F8:K8"/>
     <mergeCell ref="L8:Q8"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="A5:R5"/>
     <mergeCell ref="A3:E3"/>
+    <mergeCell ref="S8:S9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="A6:R6"/>
+    <mergeCell ref="R8:R9"/>
+    <mergeCell ref="A8:A9"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.31" right="0.25" top="0.38" bottom="0.43" header="0.19" footer="0.19"/>
   <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>